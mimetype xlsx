--- v1 (2026-01-25)
+++ v2 (2026-04-25)
@@ -86,481 +86,481 @@
     <t>12/05/2023
 38.760,00</t>
   </si>
   <si>
     <t>12/05/2023 a 29/12/2023</t>
   </si>
   <si>
     <t>010/2023</t>
   </si>
   <si>
     <t>SECRETARIA
 A presente licitação tem por objeto a contratação...</t>
   </si>
   <si>
     <t>D S PEREIRA SERVIÇOS LTDA
 30.659.060/0001-81</t>
   </si>
   <si>
     <t>03/02/2023
 60.083,50</t>
   </si>
   <si>
     <t>03/02/2023 a 29/12/2023</t>
   </si>
   <si>
+    <t>SECRETARIA
+A contratação de pessoa física ou jurídica para pr...</t>
+  </si>
+  <si>
+    <t>01/03/2023
+55.000,00</t>
+  </si>
+  <si>
+    <t>01/03/2023 a 29/12/2023</t>
+  </si>
+  <si>
+    <t>007/2023</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Contratação de empresa espececializada para o forn...</t>
+  </si>
+  <si>
+    <t>LACERDA E SILVA LACERDA LTDA EPP
+16.937.126/0001-27</t>
+  </si>
+  <si>
+    <t>01/02/2023
+30.250,00</t>
+  </si>
+  <si>
+    <t>01/02/2023 a 29/12/2023</t>
+  </si>
+  <si>
+    <t>005/2023</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Contratação de empresa especializada na prestação,...</t>
+  </si>
+  <si>
+    <t>LEANDRO RIBEIRO VIANA PASSOS - ME
+40.037.570/0001-70</t>
+  </si>
+  <si>
+    <t>01/02/2023
+71.500,00</t>
+  </si>
+  <si>
+    <t>004/2023</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Contratação de empresa do ramo de publicidade e pr...</t>
+  </si>
+  <si>
+    <t>D DUARTE OLIVEIRA LTDA
+36.368.444/0001-21</t>
+  </si>
+  <si>
+    <t>01/02/2023
+95.370,00</t>
+  </si>
+  <si>
     <t>003/2023</t>
   </si>
   <si>
     <t>SECRETARIA
 A Contratação de Empresa do Ramo para Aquisição de...</t>
   </si>
   <si>
     <t>M F LIMA JUNIOR - EIRELI
 08.927.530/0001-91</t>
   </si>
   <si>
     <t>01/02/2023
 112.876,75</t>
   </si>
   <si>
-    <t>01/02/2023 a 29/12/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>002/2023</t>
   </si>
   <si>
     <t>SECRETARIA
 Contratação de pessoa jurídica ou fisica especiali...</t>
   </si>
   <si>
     <t>LEANDRO RIBEIRO VIANA PASSOS
 40.037.570/0001-70</t>
   </si>
   <si>
     <t>01/01/2023
 52.800,00</t>
   </si>
   <si>
     <t>01/01/2023 a 29/12/2023</t>
   </si>
   <si>
-    <t>SECRETARIA
-[...32 lines deleted...]
-    <t>LEANDRO RIBEIRO VIANA PASSOS - ME
+    <t>094/2022</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Prestação de serviço de digitalização de acervo fí...</t>
+  </si>
+  <si>
+    <t>Leandro Ribeiro Viana Passos - ME
 40.037.570/0001-70</t>
   </si>
   <si>
-    <t>01/02/2023
-[...15 lines deleted...]
-95.370,00</t>
+    <t>10/05/2022
+32.400,00</t>
+  </si>
+  <si>
+    <t>10/05/2022 a 31/12/2022</t>
   </si>
   <si>
     <t>009/2022</t>
   </si>
   <si>
     <t>SECRETARIA
 Contratação de empresa para execução dos serviços...</t>
   </si>
   <si>
     <t>JQD CONSTRUÇÕES E SERVIÇOS EIRELI
 08.784.286/0001-55</t>
   </si>
   <si>
     <t>20/10/2022
 98.925,52</t>
   </si>
   <si>
     <t>20/10/2022 a 31/12/2022</t>
   </si>
   <si>
-    <t>094/2022</t>
-[...14 lines deleted...]
-    <t>10/05/2022 a 31/12/2022</t>
+    <t>007/2022</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Contratação de empresa especializada para o fornec...</t>
+  </si>
+  <si>
+    <t>11/07/2022
+13.284,00</t>
+  </si>
+  <si>
+    <t>11/07/2022 a 31/12/2022</t>
+  </si>
+  <si>
+    <t>005/2022</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Prestação de serviço de locação de veiculos (Locad...</t>
+  </si>
+  <si>
+    <t>10/06/2022
+24.600,00</t>
+  </si>
+  <si>
+    <t>10/06/2022 a 01/07/2022</t>
+  </si>
+  <si>
+    <t>002/2022</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+O presente Contrato tem por objetivo a contratação...</t>
+  </si>
+  <si>
+    <t>P BORGES DUARTE ME
+23.701.063/0001-70</t>
+  </si>
+  <si>
+    <t>29/04/2022
+17.296,00</t>
+  </si>
+  <si>
+    <t>29/04/2022 a 31/12/2022</t>
   </si>
   <si>
     <t>001/2022</t>
   </si>
   <si>
     <t>CONTPÚBLICA ASSESSORIA, CONSULTORIA E AUDITORIA EM TIRADENTES
 063.188.353-34</t>
   </si>
   <si>
     <t>19/01/2022
 80.000,00</t>
   </si>
   <si>
     <t>18/05/2022 a 31/12/2022</t>
   </si>
   <si>
+    <t>007/2021</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+O presente contrato tem por objeto a CONTRATAÇÃO D...</t>
+  </si>
+  <si>
+    <t>AF BRITO MOREIRA - EPP
+19.522.415/0001-53</t>
+  </si>
+  <si>
+    <t>30/10/2021 a 30/10/2022</t>
+  </si>
+  <si>
+    <t>006/2021</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+O presente contrato tem como objeto a contratação...</t>
+  </si>
+  <si>
+    <t>F. DA SILVA C ALBUQUERQUE EIRELI
+41.303.759/0001-20</t>
+  </si>
+  <si>
+    <t>09/09/2021
+84.000,00</t>
+  </si>
+  <si>
+    <t>09/09/2021 a 09/09/2022</t>
+  </si>
+  <si>
+    <t>003/2021</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Contratação de empresa para prestação de serviços...</t>
+  </si>
+  <si>
+    <t>CONTABILIZA ASSESORIA E CONSULTORIA CONTÁBIL LTDA
+04.060.167/0001-07</t>
+  </si>
+  <si>
+    <t>06/04/2021
+60.000,00</t>
+  </si>
+  <si>
+    <t>06/04/2021 a 06/04/2022</t>
+  </si>
+  <si>
+    <t>002/2021</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+O presente contrato tem por objeto a Contratação d...</t>
+  </si>
+  <si>
+    <t>JOÃO FERREIRA FILHO COMÉRCIO E SERVIÇOS EIRELI
+40.086.755/0001-75</t>
+  </si>
+  <si>
+    <t>20/03/2021
+31.371,85</t>
+  </si>
+  <si>
+    <t>29/03/2021 a 31/12/2021</t>
+  </si>
+  <si>
+    <t>001/2021</t>
+  </si>
+  <si>
+    <t>PUBLICA BRASIL EIRELI
+39.890.250/0001-80</t>
+  </si>
+  <si>
+    <t>14/06/2021 a 31/12/2021</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+O presente contrato tem por objeto o fornecimento...</t>
+  </si>
+  <si>
+    <t>M. F LIMA JUNIOR EIRELI
+08.927.530/0001-91</t>
+  </si>
+  <si>
+    <t>17/03/2021
+78.097,90</t>
+  </si>
+  <si>
+    <t>17/03/2021 a 31/12/2021</t>
+  </si>
+  <si>
     <t>092/2020</t>
   </si>
   <si>
     <t>SECRETARIA
 Contratação de empresa do ramo publicidade e propa...</t>
   </si>
   <si>
     <t>10/06/2022
 52.020,00</t>
   </si>
   <si>
     <t>10/06/2022 a 31/12/2022</t>
   </si>
   <si>
-    <t>005/2022</t>
-[...137 lines deleted...]
-  <si>
     <t>009/2020</t>
   </si>
   <si>
     <t>SECRETARIA
 Contratação de empresa para fornecer material pers...</t>
   </si>
   <si>
     <t>04/03/2020
 4.355,00</t>
   </si>
   <si>
     <t>04/03/2020 a 04/03/2021</t>
   </si>
   <si>
+    <t>SECRETARIA
+a CONTRATADA, por força do presente ajuste, se obr...</t>
+  </si>
+  <si>
     <t>008/2020</t>
   </si>
   <si>
     <t>SECRETARIA
 Contratação de pessoa Física ou Pessoa Jurídica pa...</t>
   </si>
   <si>
     <t>MAILSON MARTINS DE SOUSA
 160.956.877-303</t>
   </si>
   <si>
     <t>28/02/2021
 9.000,00</t>
   </si>
   <si>
     <t>28/02/2020 a 28/02/2021</t>
   </si>
   <si>
     <t>007/2020</t>
   </si>
   <si>
     <t>SECRETARIA
 Controtatação de empresa do ramo para o fornecimen...</t>
   </si>
   <si>
     <t>J FERREIRA FILHO PAPELARIA - EPP
 13.716.503/0001-00</t>
   </si>
   <si>
     <t>20/02/2020
 17.235,00</t>
   </si>
   <si>
     <t>20/02/2020 a 20/02/2021</t>
   </si>
   <si>
+    <t>006/2020</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+Contratação de empresa para serviços de digitaliza...</t>
+  </si>
+  <si>
+    <t>M DA S MESQUITA SERVICOS E TECNOLOGIA - ME
+16.799.630/0001-08</t>
+  </si>
+  <si>
+    <t>20/02/2020
+92.000,00</t>
+  </si>
+  <si>
+    <t>005/2020</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+1.1. Contratação de empresa para Prestação dos Ser...</t>
+  </si>
+  <si>
+    <t>A. M.M. DOS SANTOS EIRELl - ME
+23.933.577/0001-51</t>
+  </si>
+  <si>
+    <t>20/02/2020
+64.333,30</t>
+  </si>
+  <si>
+    <t>004/2020</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+1.1. Contratação de pessoa jurídica para prestação...</t>
+  </si>
+  <si>
+    <t>PEDRO FILHO CHAVES DA COSTA
+060.794.973-28</t>
+  </si>
+  <si>
+    <t>20/02/2020
+40.333,30</t>
+  </si>
+  <si>
+    <t>20/02/2020 a 20/02/2020</t>
+  </si>
+  <si>
+    <t>002/2020</t>
+  </si>
+  <si>
+    <t>SECRETARIA
+A CONTRATADA, por força do presente ajuste, se obr...</t>
+  </si>
+  <si>
+    <t>I DA S MESQUITA COMERCIO -ME
+28.885.603/0001-37</t>
+  </si>
+  <si>
+    <t>18/03/2020
+33.697,70</t>
+  </si>
+  <si>
+    <t>18/03/2020 a 18/03/2020</t>
+  </si>
+  <si>
     <t>001/2020</t>
   </si>
   <si>
     <t>SECRETARIA
 contratação de empresa para fornecer licenca de us...</t>
   </si>
   <si>
     <t>REGILSON DA SILVA RODRIGUES
 005.701.753-05</t>
   </si>
   <si>
     <t>31/01/2020
 7.700,00</t>
   </si>
   <si>
     <t>31/01/2020 a 31/01/2021</t>
-  </si>
-[...68 lines deleted...]
-    <t>18/03/2020 a 18/03/2020</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -905,51 +905,51 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="1" t="s">
@@ -968,597 +968,597 @@
     <row r="4" spans="1:6">
       <c r="A4">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>29</v>
       </c>
       <c r="B5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="D5" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="F5" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>28</v>
       </c>
       <c r="B6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="E6" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="F6" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>27</v>
       </c>
       <c r="B7" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F7" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>26</v>
       </c>
       <c r="B8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="D8" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="E8" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>25</v>
       </c>
       <c r="B9" t="s">
+        <v>37</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="D9" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="E9" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>24</v>
       </c>
       <c r="B10" t="s">
+        <v>41</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C10" s="1" t="s">
+      <c r="D10" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="E10" s="1" t="s">
+      <c r="F10" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>23</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>22</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>54</v>
       </c>
       <c r="F12" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>21</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>58</v>
       </c>
       <c r="F13" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>20</v>
       </c>
       <c r="B14" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F14" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>19</v>
       </c>
       <c r="B15" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>18</v>
       </c>
       <c r="B16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>36</v>
+        <v>70</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>17</v>
       </c>
       <c r="B17" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="E17" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F17" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18" t="s">
         <v>77</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>80</v>
       </c>
       <c r="F18" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19" t="s">
         <v>82</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>84</v>
       </c>
+      <c r="E19" s="1" t="s">
+        <v>85</v>
+      </c>
       <c r="F19" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>14</v>
       </c>
       <c r="B20" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>90</v>
       </c>
       <c r="F20" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>13</v>
       </c>
       <c r="B21" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F21" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>12</v>
       </c>
       <c r="B22" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F22" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>11</v>
       </c>
       <c r="B23" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>101</v>
       </c>
       <c r="F23" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>10</v>
       </c>
       <c r="B24" t="s">
         <v>103</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>105</v>
       </c>
       <c r="F24" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>9</v>
       </c>
       <c r="B25" t="s">
+        <v>103</v>
+      </c>
+      <c r="C25" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="C25" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25" s="1" t="s">
-        <v>109</v>
+        <v>75</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="F25" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>8</v>
       </c>
       <c r="B26" t="s">
+        <v>108</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="F26" t="s">
         <v>112</v>
-      </c>
-[...10 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>7</v>
       </c>
       <c r="B27" t="s">
+        <v>113</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="F27" t="s">
         <v>117</v>
-      </c>
-[...10 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>6</v>
       </c>
       <c r="B28" t="s">
-        <v>103</v>
+        <v>118</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>84</v>
+        <v>120</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>105</v>
+        <v>121</v>
       </c>
       <c r="F28" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>5</v>
       </c>
       <c r="B29" t="s">
+        <v>122</v>
+      </c>
+      <c r="C29" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="C29" s="1" t="s">
+      <c r="D29" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="E29" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="E29" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F29" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>4</v>
       </c>
       <c r="B30" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="F30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>3</v>
       </c>
       <c r="B31" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="F31" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="F32" t="s">
-        <v>116</v>
+        <v>135</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>1</v>
       </c>
       <c r="B33" t="s">
         <v>136</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>139</v>
       </c>
       <c r="F33" t="s">
         <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>