--- v2 (2026-04-25)
+++ v3 (2026-09-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>Sequência</t>
   </si>
   <si>
     <t>Nº Contrato</t>
   </si>
   <si>
     <t>Unidade/Objeto</t>
   </si>
   <si>
     <t>Fornecedor/CNPJ</t>
   </si>
   <si>
     <t>Data Assinatura/Valor</t>
   </si>
   <si>
     <t>Vigência</t>
   </si>
   <si>
     <t>006/2024</t>
   </si>
   <si>
     <t>SECRETARIA
 Aquisição De Materiais De Consumo (Expediente, Hig...</t>
   </si>
@@ -285,50 +285,54 @@
     <t>001/2022</t>
   </si>
   <si>
     <t>CONTPÚBLICA ASSESSORIA, CONSULTORIA E AUDITORIA EM TIRADENTES
 063.188.353-34</t>
   </si>
   <si>
     <t>19/01/2022
 80.000,00</t>
   </si>
   <si>
     <t>18/05/2022 a 31/12/2022</t>
   </si>
   <si>
     <t>007/2021</t>
   </si>
   <si>
     <t>SECRETARIA
 O presente contrato tem por objeto a CONTRATAÇÃO D...</t>
   </si>
   <si>
     <t>AF BRITO MOREIRA - EPP
 19.522.415/0001-53</t>
   </si>
   <si>
+    <t>30/10/2021
+6.359,95</t>
+  </si>
+  <si>
     <t>30/10/2021 a 30/10/2022</t>
   </si>
   <si>
     <t>006/2021</t>
   </si>
   <si>
     <t>SECRETARIA
 O presente contrato tem como objeto a contratação...</t>
   </si>
   <si>
     <t>F. DA SILVA C ALBUQUERQUE EIRELI
 41.303.759/0001-20</t>
   </si>
   <si>
     <t>09/09/2021
 84.000,00</t>
   </si>
   <si>
     <t>09/09/2021 a 09/09/2022</t>
   </si>
   <si>
     <t>003/2021</t>
   </si>
   <si>
     <t>SECRETARIA
@@ -347,50 +351,54 @@
   </si>
   <si>
     <t>002/2021</t>
   </si>
   <si>
     <t>SECRETARIA
 O presente contrato tem por objeto a Contratação d...</t>
   </si>
   <si>
     <t>JOÃO FERREIRA FILHO COMÉRCIO E SERVIÇOS EIRELI
 40.086.755/0001-75</t>
   </si>
   <si>
     <t>20/03/2021
 31.371,85</t>
   </si>
   <si>
     <t>29/03/2021 a 31/12/2021</t>
   </si>
   <si>
     <t>001/2021</t>
   </si>
   <si>
     <t>PUBLICA BRASIL EIRELI
 39.890.250/0001-80</t>
+  </si>
+  <si>
+    <t>14/06/2021
+3.600,00</t>
   </si>
   <si>
     <t>14/06/2021 a 31/12/2021</t>
   </si>
   <si>
     <t>SECRETARIA
 O presente contrato tem por objeto o fornecimento...</t>
   </si>
   <si>
     <t>M. F LIMA JUNIOR EIRELI
 08.927.530/0001-91</t>
   </si>
   <si>
     <t>17/03/2021
 78.097,90</t>
   </si>
   <si>
     <t>17/03/2021 a 31/12/2021</t>
   </si>
   <si>
     <t>092/2020</t>
   </si>
   <si>
     <t>SECRETARIA
 Contratação de empresa do ramo publicidade e propa...</t>
@@ -1216,369 +1224,375 @@
         <v>30</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>71</v>
       </c>
       <c r="F16" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>17</v>
       </c>
       <c r="B17" t="s">
         <v>73</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>75</v>
       </c>
+      <c r="E17" s="1" t="s">
+        <v>76</v>
+      </c>
       <c r="F17" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F18" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F19" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>14</v>
       </c>
       <c r="B20" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F20" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>13</v>
       </c>
       <c r="B21" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>95</v>
       </c>
       <c r="F21" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>12</v>
       </c>
       <c r="B22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F22" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>11</v>
       </c>
       <c r="B23" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="F23" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>10</v>
       </c>
       <c r="B24" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F24" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>9</v>
       </c>
       <c r="B25" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F25" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>8</v>
       </c>
       <c r="B26" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="F26" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>7</v>
       </c>
       <c r="B27" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="F27" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>6</v>
       </c>
       <c r="B28" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="F28" t="s">
         <v>119</v>
-      </c>
-[...7 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>5</v>
       </c>
       <c r="B29" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="F29" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>4</v>
       </c>
       <c r="B30" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="F30" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>3</v>
       </c>
       <c r="B31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="F31" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F32" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>1</v>
       </c>
       <c r="B33" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="F33" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">